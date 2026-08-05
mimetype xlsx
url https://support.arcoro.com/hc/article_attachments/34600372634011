--- v0 (2026-04-01)
+++ v1 (2026-08-05)
@@ -15,89 +15,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25128"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://excloud-my.sharepoint.com/personal/david_moore_arcoro_com/Documents/Documents/_Reporting/Documentation/TablesAndFields/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="133" documentId="8_{5D953550-E066-4924-AF21-CC3ECEE08236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{46C1760E-EFA8-477F-A858-82C33325BD61}"/>
+  <xr:revisionPtr revIDLastSave="165" documentId="8_{5D953550-E066-4924-AF21-CC3ECEE08236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B111188-AB79-4A24-A4E4-6B7B54FCD014}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Info" sheetId="12" r:id="rId1"/>
     <sheet name="Applicant Tracking" sheetId="16" r:id="rId2"/>
     <sheet name="ExakTime" sheetId="24" r:id="rId3"/>
     <sheet name="Learning Management" sheetId="15" r:id="rId4"/>
     <sheet name="Core Fields" sheetId="25" r:id="rId5"/>
     <sheet name="Performance" sheetId="26" r:id="rId6"/>
     <sheet name="Common" sheetId="11" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Applicant Tracking'!$A$1:$AA$39</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Common!$A$1:$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">ExakTime!$A$1:$Y$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Learning Management'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1831" uniqueCount="941">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1852" uniqueCount="952">
   <si>
     <t>This spreadsheet shows all of the available tables and their fields that are available in Advanced Analytics.</t>
   </si>
   <si>
     <t>If you want to design a report you can use this spreadsheet to find the fields you need.</t>
   </si>
   <si>
     <t>If you need to use several tables in a report then you can link them to other tables in the same module with the same background color.</t>
   </si>
   <si>
     <t>Account</t>
   </si>
   <si>
     <t>Candidate</t>
   </si>
   <si>
     <t>CandidateEeocSurveyResponse</t>
   </si>
   <si>
     <t>CandidateAddtlInfo</t>
   </si>
   <si>
     <t>CandidateEducation</t>
   </si>
   <si>
@@ -2275,53 +2275,50 @@
   <si>
     <t>UserAssociatedPersonId</t>
   </si>
   <si>
     <t>UserIdEmployee</t>
   </si>
   <si>
     <t>EvaluationForm</t>
   </si>
   <si>
     <t>EvaluationFormQuestion</t>
   </si>
   <si>
     <t>EvaluationFormSection</t>
   </si>
   <si>
     <t>PerformanceEvaluation</t>
   </si>
   <si>
     <t>PerformanceEvaluationAnswer</t>
   </si>
   <si>
     <t>PerformanceEvaluationSection</t>
   </si>
   <si>
-    <t>PerformanceEvaluationWorkflow</t>
-[...1 lines deleted...]
-  <si>
     <t>AnswerDate</t>
   </si>
   <si>
     <t>Choices</t>
   </si>
   <si>
     <t>EvaluationFormId</t>
   </si>
   <si>
     <t>AnswerDisplay</t>
   </si>
   <si>
     <t>EvaluationFormSectionId</t>
   </si>
   <si>
     <t>AnswerValue</t>
   </si>
   <si>
     <t>IsComplete</t>
   </si>
   <si>
     <t>FormName</t>
   </si>
   <si>
     <t>EvaluationScore</t>
@@ -2809,53 +2806,50 @@
   <si>
     <t>GoalDescription</t>
   </si>
   <si>
     <t>GoalName</t>
   </si>
   <si>
     <t>GoalStatus</t>
   </si>
   <si>
     <t>PerformanceEvalEmails</t>
   </si>
   <si>
     <t>WorkDateTimeApproval</t>
   </si>
   <si>
     <t>WorkDateTimeApprovalId</t>
   </si>
   <si>
     <t>SurveyResponse</t>
   </si>
   <si>
     <t>Ein</t>
   </si>
   <si>
-    <t>Field Notes</t>
-[...1 lines deleted...]
-  <si>
     <t>CostCodeFieldNote</t>
   </si>
   <si>
     <t>StudentName</t>
   </si>
   <si>
     <t>Employer</t>
   </si>
   <si>
     <t>ActiveCount</t>
   </si>
   <si>
     <t>EmployeeCount</t>
   </si>
   <si>
     <t>EmployerId</t>
   </si>
   <si>
     <t>InactiveCount</t>
   </si>
   <si>
     <t>FieldNotes</t>
   </si>
   <si>
     <t>EquipmentFieldNote</t>
@@ -2875,51 +2869,90 @@
   <si>
     <t>QuestionId</t>
   </si>
   <si>
     <t>QuestionLabel</t>
   </si>
   <si>
     <t>SectionSortOrder</t>
   </si>
   <si>
     <t>LocationFieldNote</t>
   </si>
   <si>
     <t>EtConnectSecurityRole</t>
   </si>
   <si>
     <t>EtMobileSecurityRole</t>
   </si>
   <si>
     <t>OnboardingRole</t>
   </si>
   <si>
     <t>UserFieldNote</t>
   </si>
   <si>
-    <t>updated 2026.01.25</t>
+    <t>PerformanceEvalApproverWorkflow</t>
+  </si>
+  <si>
+    <t>UserCoreCostCode</t>
+  </si>
+  <si>
+    <t>CostCodeLevel</t>
+  </si>
+  <si>
+    <t>CostCodeLevelName</t>
+  </si>
+  <si>
+    <t>CostCodeName</t>
+  </si>
+  <si>
+    <t>SourceSystem</t>
+  </si>
+  <si>
+    <t>SalaryCurrency</t>
+  </si>
+  <si>
+    <t>SalaryMax</t>
+  </si>
+  <si>
+    <t>SalaryMin</t>
+  </si>
+  <si>
+    <t>SalaryPeriod</t>
+  </si>
+  <si>
+    <t>FTPUserName</t>
+  </si>
+  <si>
+    <t>ManagerEmployeeID</t>
+  </si>
+  <si>
+    <t>ModifiedByEmployeeID</t>
+  </si>
+  <si>
+    <t>updated 2026.07.31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -3653,51 +3686,51 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="36" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="38" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="39" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="40" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="41" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="21" fillId="50" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="21" fillId="43" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3790,52 +3823,50 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="45" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="54" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="55" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="52" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="56" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="56" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="39" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="33" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="57" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="21" fillId="36" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="38" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -4207,68 +4238,68 @@
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="16384" width="8.88671875" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A15" s="19" t="s">
-        <v>940</v>
+        <v>951</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31C7D0D5-C0C8-4986-80FB-61AB9D20C06B}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:AA41"/>
+  <dimension ref="A1:AA45"/>
   <sheetViews>
-    <sheetView topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T19" sqref="T19"/>
+      <selection pane="bottomLeft" activeCell="P15" sqref="P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="26.6640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.6640625" customWidth="1"/>
     <col min="4" max="5" width="20.6640625" customWidth="1"/>
     <col min="6" max="6" width="24.44140625" customWidth="1"/>
     <col min="7" max="7" width="23.77734375" customWidth="1"/>
     <col min="8" max="8" width="26.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="17" width="20.6640625" customWidth="1"/>
     <col min="18" max="18" width="20.5546875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="20.6640625" customWidth="1"/>
     <col min="20" max="20" width="26.44140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="26.5546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="32.33203125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="27.88671875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="25" customWidth="1"/>
     <col min="25" max="25" width="29.88671875" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="27.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>3</v>
@@ -4382,61 +4413,61 @@
       </c>
       <c r="J2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>31</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="R2" s="9" t="s">
-        <v>29</v>
+      <c r="R2" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="U2" s="2" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="X2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y2" s="21" t="s">
         <v>30</v>
       </c>
       <c r="Z2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AA2" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
@@ -4466,60 +4497,60 @@
       <c r="J3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="N3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>44</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="S3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="T3" s="3" t="s">
         <v>49</v>
       </c>
       <c r="U3" s="2" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="V3" s="2" t="s">
         <v>50</v>
       </c>
       <c r="W3" s="2" t="s">
         <v>526</v>
       </c>
       <c r="X3" s="2" t="s">
         <v>52</v>
       </c>
       <c r="Y3" s="21" t="s">
         <v>53</v>
       </c>
       <c r="Z3" s="3" t="s">
         <v>54</v>
       </c>
       <c r="AA3" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -4549,60 +4580,60 @@
       <c r="J4" s="10" t="s">
         <v>43</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>59</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>60</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>61</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>63</v>
       </c>
       <c r="R4" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>65</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>66</v>
       </c>
       <c r="U4" s="2" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="Y4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="Z4" s="2" t="s">
         <v>68</v>
       </c>
       <c r="AA4" s="2" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="2" t="s">
@@ -4632,51 +4663,51 @@
       <c r="J5" s="2" t="s">
         <v>72</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>73</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>74</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>75</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>76</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>77</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>43</v>
       </c>
       <c r="Q5" s="10" t="s">
         <v>43</v>
       </c>
       <c r="R5" s="2" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>79</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>80</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>82</v>
       </c>
       <c r="Y5" s="21" t="s">
         <v>83</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>84</v>
       </c>
@@ -4706,51 +4737,51 @@
       <c r="H6" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>90</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>91</v>
       </c>
       <c r="K6" s="10" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>92</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>93</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>43</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>94</v>
       </c>
       <c r="R6" s="2" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="T6" s="8" t="s">
         <v>51</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W6" s="2" t="s">
         <v>97</v>
       </c>
       <c r="X6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="Y6" s="10" t="s">
         <v>43</v>
       </c>
       <c r="Z6" s="3" t="s">
         <v>98</v>
       </c>
@@ -4774,51 +4805,51 @@
       <c r="F7" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>550</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>103</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>104</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>105</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>106</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>107</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>108</v>
       </c>
       <c r="R7" s="2" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="S7" s="2" t="s">
         <v>110</v>
       </c>
       <c r="U7" s="2" t="s">
         <v>177</v>
       </c>
       <c r="V7" s="2" t="s">
         <v>111</v>
       </c>
       <c r="W7" s="2" t="s">
         <v>112</v>
       </c>
       <c r="X7" s="2" t="s">
         <v>53</v>
       </c>
       <c r="Y7" s="21" t="s">
         <v>113</v>
       </c>
       <c r="Z7" s="3" t="s">
         <v>114</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>115</v>
       </c>
@@ -4830,686 +4861,703 @@
       <c r="C8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>551</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>118</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>119</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>120</v>
       </c>
       <c r="R8" s="2" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="S8" s="2" t="s">
         <v>121</v>
       </c>
       <c r="U8" s="2" t="s">
         <v>133</v>
       </c>
       <c r="W8" s="2" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="X8" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Y8" s="21" t="s">
         <v>37</v>
       </c>
       <c r="Z8" s="3" t="s">
         <v>124</v>
       </c>
       <c r="AA8" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>552</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>128</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>129</v>
       </c>
       <c r="R9" s="2" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="S9" s="2" t="s">
         <v>131</v>
       </c>
       <c r="U9" s="2" t="s">
         <v>161</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>133</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>82</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>134</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>553</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>136</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="R10" s="2" t="s">
-        <v>130</v>
+      <c r="R10" s="6" t="s">
+        <v>37</v>
       </c>
       <c r="U10" s="2" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="X10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="Y10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="Z10" s="3" t="s">
         <v>138</v>
       </c>
       <c r="AA10" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B11" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>554</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="R11" s="6" t="s">
-        <v>37</v>
+      <c r="R11" s="2" t="s">
+        <v>144</v>
       </c>
       <c r="U11" s="2" t="s">
         <v>122</v>
       </c>
       <c r="X11" s="10" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>52</v>
       </c>
       <c r="Z11" s="3" t="s">
         <v>145</v>
       </c>
       <c r="AA11" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B12" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>555</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>148</v>
       </c>
       <c r="R12" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="U12" s="2" t="s">
         <v>132</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>151</v>
       </c>
       <c r="Z12" s="3" t="s">
         <v>152</v>
       </c>
       <c r="AA12" s="2" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B13" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>155</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>156</v>
       </c>
       <c r="R13" s="2" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="U13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>158</v>
       </c>
       <c r="Z13" s="3" t="s">
         <v>159</v>
       </c>
       <c r="AA13" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B14" s="2" t="s">
         <v>161</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>162</v>
       </c>
       <c r="R14" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="U14" s="10" t="s">
         <v>43</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>164</v>
       </c>
       <c r="Y14" s="21" t="s">
         <v>165</v>
       </c>
       <c r="Z14" s="3" t="s">
         <v>166</v>
       </c>
       <c r="AA14" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B15" s="2" t="s">
         <v>168</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>169</v>
       </c>
       <c r="R15" s="2" t="s">
-        <v>163</v>
+        <v>41</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>127</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Z15" s="2" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.3">
       <c r="B16" s="2" t="s">
         <v>172</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>173</v>
       </c>
       <c r="R16" s="2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="U16" s="2" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="17" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B17" s="2" t="s">
         <v>175</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>176</v>
       </c>
       <c r="R17" s="2" t="s">
-        <v>48</v>
+        <v>177</v>
       </c>
       <c r="U17" s="2" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="Z17" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B18" s="2" t="s">
         <v>119</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="R18" s="2" t="s">
-        <v>177</v>
+        <v>70</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Z18" s="10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B19" s="2" t="s">
         <v>179</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>178</v>
       </c>
       <c r="R19" s="2" t="s">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="U19" s="2" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="Z19" s="2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="20" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B20" s="2" t="s">
         <v>180</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="R20" s="2" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="21" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B21" s="2" t="s">
         <v>183</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>181</v>
       </c>
       <c r="R21" s="2" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B22" s="2" t="s">
         <v>186</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>184</v>
       </c>
       <c r="R22" s="2" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="Z22" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="23" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B23" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>187</v>
       </c>
       <c r="R23" s="2" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
     </row>
     <row r="24" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H24" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="R24" s="2" t="s">
-        <v>188</v>
+      <c r="R24" s="7" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H25" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="R25" s="7" t="s">
-        <v>51</v>
+      <c r="R25" s="10" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="26" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H26" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="R26" s="10" t="s">
-        <v>43</v>
+      <c r="R26" s="2" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="27" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H27" s="2" t="s">
         <v>194</v>
       </c>
       <c r="R27" s="2" t="s">
-        <v>193</v>
+        <v>127</v>
       </c>
     </row>
     <row r="28" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H28" s="2" t="s">
         <v>195</v>
       </c>
       <c r="R28" s="2" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H29" s="2" t="s">
         <v>196</v>
       </c>
       <c r="R29" s="2" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H30" s="2" t="s">
         <v>197</v>
       </c>
       <c r="R30" s="2" t="s">
-        <v>175</v>
+        <v>198</v>
       </c>
     </row>
     <row r="31" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H31" s="2" t="s">
         <v>199</v>
       </c>
       <c r="R31" s="2" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="2:26" x14ac:dyDescent="0.3">
       <c r="H32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="R32" s="2" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H33" s="2" t="s">
         <v>201</v>
       </c>
       <c r="R33" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="34" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H34" s="2" t="s">
         <v>203</v>
       </c>
       <c r="R34" s="2" t="s">
-        <v>202</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H35" s="2" t="s">
         <v>204</v>
       </c>
       <c r="R35" s="2" t="s">
-        <v>126</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H36" s="2" t="s">
-        <v>205</v>
+        <v>944</v>
       </c>
       <c r="R36" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="37" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H37" s="2" t="s">
-        <v>180</v>
+        <v>945</v>
       </c>
       <c r="R37" s="2" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
     </row>
     <row r="38" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H38" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>946</v>
       </c>
     </row>
     <row r="39" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H39" s="2" t="s">
-        <v>105</v>
+        <v>947</v>
       </c>
     </row>
     <row r="40" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H40" s="2" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="41" spans="8:18" x14ac:dyDescent="0.3">
       <c r="H41" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="8:18" x14ac:dyDescent="0.3">
+      <c r="H42" s="2" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="43" spans="8:18" x14ac:dyDescent="0.3">
+      <c r="H43" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="44" spans="8:18" x14ac:dyDescent="0.3">
+      <c r="H44" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="45" spans="8:18" x14ac:dyDescent="0.3">
+      <c r="H45" s="2" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:AA39" xr:uid="{0543ABEC-1751-4E6D-9FD0-17F66048CA2C}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B23">
-    <sortCondition ref="B2:B23"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H2:H45">
+    <sortCondition ref="H2:H45"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69F252CE-0383-4E7C-9729-C4C42360B6B9}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:AE47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.44140625" customWidth="1"/>
     <col min="2" max="2" width="20.109375" customWidth="1"/>
     <col min="3" max="14" width="21" style="24"/>
     <col min="15" max="15" width="23.33203125" style="24" customWidth="1"/>
     <col min="16" max="16" width="21" style="24"/>
     <col min="17" max="17" width="31" style="24" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="21" style="24"/>
     <col min="20" max="20" width="23" style="24" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="21" style="24"/>
     <col min="22" max="22" width="27" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="21.33203125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="24.6640625" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="21" style="24"/>
     <col min="28" max="29" width="21.77734375" bestFit="1" customWidth="1"/>
     <col min="30" max="16384" width="21" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>210</v>
       </c>
       <c r="C1" s="53" t="s">
         <v>211</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>212</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>213</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>214</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>215</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>216</v>
       </c>
       <c r="J1" s="4" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>219</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O1" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>222</v>
       </c>
       <c r="Q1" s="4" t="s">
         <v>223</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>224</v>
       </c>
       <c r="S1" s="4" t="s">
         <v>225</v>
       </c>
       <c r="T1" s="4" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>226</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>227</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>228</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>229</v>
       </c>
       <c r="Y1" s="4" t="s">
         <v>230</v>
       </c>
       <c r="Z1" s="4" t="s">
         <v>231</v>
       </c>
       <c r="AA1" s="4" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="AB1" s="4" t="s">
         <v>530</v>
       </c>
       <c r="AC1" s="4" t="s">
         <v>543</v>
       </c>
       <c r="AD1" s="4" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="AE1" s="68" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
     </row>
     <row r="2" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="54" t="s">
         <v>233</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>30</v>
       </c>
       <c r="F2" s="23" t="s">
         <v>30</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="23" t="s">
@@ -5592,114 +5640,114 @@
       <c r="B3" s="34" t="s">
         <v>237</v>
       </c>
       <c r="C3" s="54" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>238</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>237</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>247</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>48</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>47</v>
       </c>
       <c r="I3" s="23" t="s">
         <v>67</v>
       </c>
       <c r="J3" s="23" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="L3" s="48" t="s">
         <v>239</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="23" t="s">
         <v>240</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="P3" s="23" t="s">
         <v>240</v>
       </c>
       <c r="Q3" s="23" t="s">
         <v>241</v>
       </c>
       <c r="R3" s="25" t="s">
         <v>242</v>
       </c>
       <c r="S3" s="26" t="s">
         <v>528</v>
       </c>
       <c r="T3" s="26" t="s">
         <v>528</v>
       </c>
       <c r="U3" s="25" t="s">
         <v>243</v>
       </c>
       <c r="V3" s="22" t="s">
         <v>237</v>
       </c>
       <c r="W3" s="21" t="s">
         <v>244</v>
       </c>
       <c r="X3" s="21" t="s">
         <v>245</v>
       </c>
       <c r="Y3" s="21" t="s">
         <v>30</v>
       </c>
       <c r="Z3" s="44" t="s">
         <v>246</v>
       </c>
       <c r="AA3" s="21" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="AB3" s="2" t="s">
         <v>532</v>
       </c>
       <c r="AC3" s="2" t="s">
         <v>247</v>
       </c>
       <c r="AD3" s="21" t="s">
         <v>154</v>
       </c>
       <c r="AE3" s="21" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="4" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>247</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>248</v>
       </c>
       <c r="C4" s="54" t="s">
         <v>249</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>247</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>67</v>
       </c>
       <c r="F4" s="22" t="s">
         <v>237</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>250</v>
       </c>
       <c r="H4" s="23" t="s">
@@ -5842,74 +5890,74 @@
       <c r="V5" s="21" t="s">
         <v>40</v>
       </c>
       <c r="W5" s="21" t="s">
         <v>154</v>
       </c>
       <c r="X5" s="21" t="s">
         <v>269</v>
       </c>
       <c r="Y5" s="21" t="s">
         <v>249</v>
       </c>
       <c r="Z5" s="21" t="s">
         <v>251</v>
       </c>
       <c r="AA5" s="44" t="s">
         <v>246</v>
       </c>
       <c r="AB5" s="34" t="s">
         <v>237</v>
       </c>
       <c r="AC5" s="2" t="s">
         <v>533</v>
       </c>
       <c r="AD5" s="21" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="AE5" s="21" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>270</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>246</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>237</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>63</v>
       </c>
       <c r="F6" s="23" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>271</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>256</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>328</v>
       </c>
       <c r="K6" s="48" t="s">
         <v>239</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>63</v>
       </c>
       <c r="M6" s="31" t="s">
         <v>273</v>
       </c>
       <c r="N6" s="32" t="s">
         <v>253</v>
       </c>
@@ -5937,51 +5985,51 @@
       <c r="V6" s="21" t="s">
         <v>278</v>
       </c>
       <c r="W6" s="21" t="s">
         <v>161</v>
       </c>
       <c r="X6" s="21" t="s">
         <v>49</v>
       </c>
       <c r="Y6" s="21" t="s">
         <v>279</v>
       </c>
       <c r="Z6" s="21" t="s">
         <v>63</v>
       </c>
       <c r="AA6" s="21" t="s">
         <v>281</v>
       </c>
       <c r="AB6" s="2" t="s">
         <v>533</v>
       </c>
       <c r="AC6" s="2" t="s">
         <v>243</v>
       </c>
       <c r="AD6" s="21" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="AE6" s="21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>280</v>
       </c>
       <c r="C7" s="54" t="s">
         <v>281</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>282</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>48</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>283</v>
       </c>
       <c r="I7" s="45"/>
@@ -6019,51 +6067,51 @@
       <c r="U7" s="25" t="s">
         <v>268</v>
       </c>
       <c r="V7" s="21" t="s">
         <v>290</v>
       </c>
       <c r="W7" s="21" t="s">
         <v>168</v>
       </c>
       <c r="X7" s="21" t="s">
         <v>248</v>
       </c>
       <c r="Y7" s="21" t="s">
         <v>257</v>
       </c>
       <c r="AA7" s="21" t="s">
         <v>337</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>243</v>
       </c>
       <c r="AC7" s="27" t="s">
         <v>256</v>
       </c>
       <c r="AD7" s="21" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="AE7" s="29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>250</v>
       </c>
       <c r="C8" s="54" t="s">
         <v>292</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>293</v>
       </c>
       <c r="F8" s="23" t="s">
         <v>337</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>294</v>
       </c>
       <c r="I8" s="45"/>
@@ -6097,179 +6145,179 @@
       <c r="U8" s="25" t="s">
         <v>558</v>
       </c>
       <c r="V8" s="21" t="s">
         <v>299</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>290</v>
       </c>
       <c r="X8" s="21" t="s">
         <v>154</v>
       </c>
       <c r="Y8" s="21" t="s">
         <v>300</v>
       </c>
       <c r="AA8" s="21" t="s">
         <v>343</v>
       </c>
       <c r="AB8" s="2" t="s">
         <v>534</v>
       </c>
       <c r="AC8" s="2" t="s">
         <v>328</v>
       </c>
       <c r="AD8" s="21" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="AE8" s="21" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>256</v>
       </c>
       <c r="C9" s="54" t="s">
         <v>302</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>303</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>343</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>304</v>
       </c>
       <c r="I9" s="45"/>
       <c r="J9" s="45"/>
       <c r="K9" s="2" t="s">
         <v>313</v>
       </c>
       <c r="N9" s="23" t="s">
         <v>306</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>307</v>
       </c>
       <c r="P9" s="33" t="s">
-        <v>297</v>
+        <v>264</v>
       </c>
       <c r="S9" s="26" t="s">
         <v>267</v>
       </c>
       <c r="T9" s="29" t="s">
         <v>308</v>
       </c>
       <c r="U9" s="25" t="s">
         <v>277</v>
       </c>
       <c r="V9" s="21" t="s">
         <v>310</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>311</v>
       </c>
       <c r="X9" s="21" t="s">
         <v>161</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>246</v>
       </c>
       <c r="AB9" s="2" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="AC9" s="2" t="s">
         <v>538</v>
       </c>
       <c r="AD9" s="21" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>301</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C10" s="56" t="s">
         <v>256</v>
       </c>
       <c r="D10" s="23" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="H10" s="23" t="s">
         <v>312</v>
       </c>
       <c r="I10" s="45"/>
       <c r="J10" s="45"/>
       <c r="K10" s="39" t="s">
         <v>256</v>
       </c>
       <c r="N10" s="23" t="s">
         <v>314</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>315</v>
       </c>
       <c r="P10" s="23" t="s">
         <v>306</v>
       </c>
       <c r="S10" s="26" t="s">
         <v>288</v>
       </c>
       <c r="T10" s="29" t="s">
         <v>316</v>
       </c>
       <c r="U10" s="25" t="s">
         <v>289</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>318</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>319</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>320</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>321</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>535</v>
       </c>
       <c r="AC10" s="2" t="s">
         <v>268</v>
       </c>
       <c r="AD10" s="21" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>250</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>266</v>
       </c>
       <c r="C11" s="54" t="s">
         <v>322</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="H11" s="23" t="s">
         <v>323</v>
       </c>
       <c r="I11" s="45"/>
       <c r="J11" s="45"/>
       <c r="K11" s="2" t="s">
         <v>307</v>
       </c>
       <c r="N11" s="23" t="s">
         <v>324</v>
@@ -6304,71 +6352,71 @@
       <c r="AB11" s="21" t="s">
         <v>536</v>
       </c>
       <c r="AC11" s="59" t="s">
         <v>540</v>
       </c>
       <c r="AD11" s="29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C12" s="57" t="s">
         <v>273</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" s="23" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="I12" s="45"/>
       <c r="J12" s="45"/>
       <c r="K12" s="2" t="s">
         <v>337</v>
       </c>
       <c r="N12" s="23" t="s">
         <v>331</v>
       </c>
       <c r="O12" s="40" t="s">
         <v>309</v>
       </c>
       <c r="P12" s="36" t="s">
         <v>297</v>
       </c>
       <c r="S12" s="29" t="s">
         <v>308</v>
       </c>
       <c r="T12" s="26" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="U12" s="25" t="s">
         <v>559</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>332</v>
       </c>
       <c r="W12" s="28" t="s">
         <v>333</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>334</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>292</v>
       </c>
       <c r="AB12" s="2" t="s">
         <v>537</v>
       </c>
       <c r="AC12" s="2" t="s">
         <v>544</v>
       </c>
       <c r="AD12" s="21" t="s">
         <v>352</v>
       </c>
@@ -6438,51 +6486,51 @@
       </c>
       <c r="I14" s="45"/>
       <c r="J14" s="45"/>
       <c r="K14" s="29" t="s">
         <v>347</v>
       </c>
       <c r="O14" s="29" t="s">
         <v>343</v>
       </c>
       <c r="P14" s="23" t="s">
         <v>324</v>
       </c>
       <c r="U14" s="42" t="s">
         <v>317</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>160</v>
       </c>
       <c r="W14" s="28" t="s">
         <v>93</v>
       </c>
       <c r="X14" s="21" t="s">
         <v>344</v>
       </c>
       <c r="Y14" s="21" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="AB14" s="2" t="s">
         <v>328</v>
       </c>
       <c r="AC14" s="2" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="15" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A15" s="39" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>345</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>250</v>
       </c>
       <c r="I15" s="45"/>
       <c r="J15" s="45"/>
       <c r="K15" s="29" t="s">
         <v>347</v>
       </c>
       <c r="O15" s="29" t="s">
         <v>347</v>
@@ -6503,51 +6551,51 @@
         <v>256</v>
       </c>
       <c r="AB15" s="2" t="s">
         <v>538</v>
       </c>
       <c r="AC15" s="2" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="16" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>354</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>317</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>342</v>
       </c>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="29" t="s">
         <v>733</v>
       </c>
       <c r="O16" s="23" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="P16" s="23" t="s">
         <v>104</v>
       </c>
       <c r="V16" s="28" t="s">
         <v>343</v>
       </c>
       <c r="W16" s="28" t="s">
         <v>347</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>307</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>322</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>268</v>
       </c>
       <c r="AC16" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
@@ -6846,52 +6894,52 @@
     <row r="46" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A46" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
         <v>352</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y1" xr:uid="{69F252CE-0383-4E7C-9729-C4C42360B6B9}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H2:H26">
     <sortCondition ref="H2:H26"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDC64067-3ACB-4806-8C8A-F8818932013D}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:M58"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="25.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.109375" customWidth="1"/>
     <col min="6" max="6" width="37.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31.109375" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="31.109375" customWidth="1"/>
     <col min="10" max="10" width="20.5546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="23.33203125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="27.33203125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="20.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -6928,648 +6976,648 @@
         <v>380</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="58" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="58" t="s">
         <v>93</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>381</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>381</v>
       </c>
       <c r="F2" s="66" t="s">
         <v>384</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>105</v>
       </c>
-      <c r="H2" s="58" t="s">
-        <v>93</v>
+      <c r="H2" s="15" t="s">
+        <v>30</v>
       </c>
       <c r="I2" s="13" t="s">
         <v>382</v>
       </c>
       <c r="J2" s="13" t="s">
         <v>382</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" s="62" t="s">
         <v>387</v>
       </c>
       <c r="B3" s="62" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="62" t="s">
         <v>383</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>383</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>235</v>
       </c>
       <c r="G3" s="63" t="s">
         <v>235</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>30</v>
+        <v>385</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>386</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>385</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>387</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>391</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="14" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="I4" s="15" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>393</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>394</v>
       </c>
       <c r="M4" s="58" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>396</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>395</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>395</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>388</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>404</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>404</v>
       </c>
       <c r="H5" s="14" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>397</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>398</v>
       </c>
       <c r="L5" s="58" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>393</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>399</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>400</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>408</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>408</v>
       </c>
       <c r="H6" s="14" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>250</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>402</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>402</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>403</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>395</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>395</v>
       </c>
-      <c r="H7" s="14" t="s">
-        <v>393</v>
+      <c r="H7" s="46" t="s">
+        <v>391</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>410</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>405</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>407</v>
       </c>
       <c r="E8" s="17"/>
       <c r="F8" s="15" t="s">
         <v>418</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>418</v>
       </c>
-      <c r="H8" s="46" t="s">
-        <v>391</v>
+      <c r="H8" s="14" t="s">
+        <v>388</v>
       </c>
       <c r="I8" s="15" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>411</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>406</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>414</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>414</v>
       </c>
       <c r="E9" s="17"/>
       <c r="F9" s="15" t="s">
         <v>422</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>402</v>
       </c>
       <c r="H9" s="14" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>105</v>
       </c>
       <c r="K9" s="58" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>301</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>417</v>
       </c>
       <c r="E10" s="17"/>
       <c r="F10" s="15" t="s">
         <v>425</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>407</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="I10" s="17"/>
       <c r="J10" s="15" t="s">
         <v>419</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>421</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>421</v>
       </c>
       <c r="E11" s="17"/>
       <c r="F11" s="47" t="s">
         <v>391</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>414</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>415</v>
+        <v>774</v>
       </c>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>462</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>462</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>424</v>
       </c>
       <c r="E12" s="17"/>
       <c r="F12" s="15" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>421</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>775</v>
+        <v>154</v>
       </c>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>427</v>
       </c>
       <c r="E13" s="17"/>
       <c r="F13" s="15" t="s">
         <v>428</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>424</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>427</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>430</v>
       </c>
       <c r="E14" s="17"/>
       <c r="F14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>422</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>161</v>
+        <v>429</v>
       </c>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>430</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>425</v>
       </c>
       <c r="E15" s="17"/>
       <c r="F15" s="15" t="s">
         <v>437</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>427</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="I15" s="17"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>423</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>423</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>434</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="15" t="s">
         <v>440</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>430</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>481</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>416</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>436</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>436</v>
       </c>
       <c r="E17" s="17"/>
       <c r="F17" s="15" t="s">
         <v>446</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>425</v>
       </c>
       <c r="H17" s="14" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>416</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>439</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>439</v>
       </c>
       <c r="E18" s="17"/>
       <c r="F18" s="15" t="s">
         <v>250</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>48</v>
       </c>
       <c r="H18" s="14" t="s">
-        <v>435</v>
+        <v>416</v>
       </c>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>442</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="15" t="s">
         <v>429</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>40</v>
       </c>
       <c r="H19" s="14" t="s">
-        <v>416</v>
+        <v>168</v>
       </c>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>438</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>445</v>
       </c>
       <c r="E20" s="17"/>
       <c r="F20" s="15" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>437</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>168</v>
+        <v>443</v>
       </c>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
     </row>
     <row r="21" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>438</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>470</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>449</v>
       </c>
       <c r="E21" s="17"/>
       <c r="F21" s="15" t="s">
         <v>452</v>
       </c>
       <c r="G21" s="14" t="s">
         <v>458</v>
       </c>
       <c r="H21" s="14" t="s">
-        <v>443</v>
+        <v>949</v>
       </c>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>448</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>479</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>391</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>391</v>
       </c>
       <c r="E22" s="17"/>
       <c r="F22" s="15" t="s">
         <v>456</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>446</v>
       </c>
@@ -7660,264 +7708,268 @@
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>359</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>401</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>463</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>463</v>
       </c>
       <c r="E26" s="17"/>
       <c r="F26" s="15" t="s">
         <v>467</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>69</v>
       </c>
       <c r="H26" s="14" t="s">
-        <v>459</v>
+        <v>950</v>
       </c>
       <c r="I26" s="17"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>441</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>466</v>
       </c>
       <c r="E27" s="17"/>
       <c r="F27" s="15" t="s">
         <v>469</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>461</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>341</v>
+        <v>459</v>
       </c>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>490</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>468</v>
       </c>
       <c r="E28" s="17"/>
       <c r="F28" s="15" t="s">
         <v>471</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>475</v>
       </c>
       <c r="H28" s="63" t="s">
-        <v>465</v>
+        <v>341</v>
       </c>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>160</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>386</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>388</v>
       </c>
       <c r="E29" s="17"/>
       <c r="F29" s="15" t="s">
         <v>474</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>478</v>
       </c>
       <c r="H29" s="63" t="s">
-        <v>307</v>
+        <v>465</v>
       </c>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>426</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>487</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>473</v>
       </c>
       <c r="E30" s="17"/>
       <c r="F30" s="15" t="s">
         <v>475</v>
       </c>
       <c r="G30" s="14" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>776</v>
+        <v>307</v>
       </c>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>488</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>477</v>
       </c>
       <c r="E31" s="17"/>
       <c r="F31" s="15" t="s">
         <v>478</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>480</v>
       </c>
-      <c r="H31" s="58" t="s">
-        <v>444</v>
+      <c r="H31" s="15" t="s">
+        <v>775</v>
       </c>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>472</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>409</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>437</v>
       </c>
       <c r="E32" s="17"/>
       <c r="F32" s="15" t="s">
         <v>483</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>484</v>
       </c>
       <c r="H32" s="58" t="s">
-        <v>347</v>
+        <v>93</v>
       </c>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A33" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>448</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>406</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>440</v>
       </c>
       <c r="E33" s="17"/>
       <c r="F33" s="67" t="s">
         <v>105</v>
       </c>
       <c r="G33" s="14" t="s">
         <v>432</v>
       </c>
-      <c r="H33" s="17"/>
+      <c r="H33" s="11" t="s">
+        <v>444</v>
+      </c>
       <c r="I33" s="17"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="58" t="s">
         <v>444</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>451</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>458</v>
       </c>
       <c r="E34" s="17"/>
       <c r="F34" s="15" t="s">
         <v>480</v>
       </c>
       <c r="G34" s="73" t="s">
         <v>381</v>
       </c>
-      <c r="H34" s="17"/>
+      <c r="H34" s="11" t="s">
+        <v>347</v>
+      </c>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>413</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>359</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>464</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="15" t="s">
         <v>484</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>353</v>
       </c>
       <c r="H35" s="17"/>
@@ -8094,1291 +8146,1330 @@
       <c r="C54" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="55" spans="3:3" x14ac:dyDescent="0.3">
       <c r="C55" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="56" spans="3:3" x14ac:dyDescent="0.3">
       <c r="C56" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="57" spans="3:3" x14ac:dyDescent="0.3">
       <c r="C57" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.3">
       <c r="C58" s="2" t="s">
         <v>454</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G3:G35">
-    <sortCondition ref="G2:G35"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H2:H58">
+    <sortCondition ref="H2:H58"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B32217C-D0EC-4F33-AC63-BD1FD798E6BF}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:S41"/>
+  <dimension ref="A1:T41"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.21875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.21875" customWidth="1"/>
     <col min="3" max="3" width="20.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.44140625" customWidth="1"/>
     <col min="9" max="9" width="22.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="19.21875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24.77734375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="20.33203125" customWidth="1"/>
     <col min="17" max="17" width="18.109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="18.109375" customWidth="1"/>
     <col min="19" max="19" width="23.88671875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="18.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>603</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>605</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>606</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>607</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>608</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>609</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>610</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>611</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>612</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>613</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>614</v>
       </c>
       <c r="N1" s="68" t="s">
+        <v>808</v>
+      </c>
+      <c r="O1" s="68" t="s">
+        <v>919</v>
+      </c>
+      <c r="P1" s="68" t="s">
         <v>809</v>
       </c>
-      <c r="O1" s="68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q1" s="68" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="R1" s="68" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="S1" s="68" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:19" x14ac:dyDescent="0.3">
+        <v>889</v>
+      </c>
+      <c r="T1" s="68" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>615</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D2" s="58" t="s">
         <v>733</v>
       </c>
       <c r="E2" s="58" t="s">
         <v>733</v>
       </c>
       <c r="F2" s="58" t="s">
         <v>317</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>616</v>
       </c>
       <c r="I2" s="58" t="s">
         <v>93</v>
       </c>
       <c r="J2" s="58" t="s">
         <v>317</v>
       </c>
       <c r="K2" s="58" t="s">
         <v>93</v>
       </c>
       <c r="L2" s="58" t="s">
         <v>317</v>
       </c>
       <c r="M2" s="58" t="s">
         <v>93</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>245</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>531</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="T2" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>619</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D3" s="60" t="s">
         <v>732</v>
       </c>
       <c r="E3" s="60" t="s">
         <v>732</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>621</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>617</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>618</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>618</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>497</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>161</v>
       </c>
       <c r="S3" s="2" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:19" x14ac:dyDescent="0.3">
+        <v>890</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>620</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>625</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>626</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>622</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>88</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>622</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>623</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>49</v>
       </c>
       <c r="O4" s="2" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="Q4" s="2" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="R4" s="2" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="S4" s="2" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:19" x14ac:dyDescent="0.3">
+        <v>891</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>624</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>301</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>71</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>631</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>576</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>154</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>627</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>627</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>71</v>
       </c>
       <c r="Q5" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="R5" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="S5" s="2" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:19" x14ac:dyDescent="0.3">
+        <v>885</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>628</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>634</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>637</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>638</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>582</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>632</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>161</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>301</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>140</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>324</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>324</v>
       </c>
       <c r="S6" s="2" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:19" x14ac:dyDescent="0.3">
+        <v>892</v>
+      </c>
+      <c r="T6" s="2" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>633</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E7" s="65" t="s">
         <v>630</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>642</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>643</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>583</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>639</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>127</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>640</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>154</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>140</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>583</v>
       </c>
       <c r="P7" s="2" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="Q7" s="2" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="R7" s="2" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:19" x14ac:dyDescent="0.3">
+        <v>877</v>
+      </c>
+      <c r="T7" s="2" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>516</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>635</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>161</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>648</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>301</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>644</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>301</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>168</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>645</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>161</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>88</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="P8" s="2" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="Q8" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="R8" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="S8" s="2" t="s">
         <v>324</v>
       </c>
-    </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="T8" s="2" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9" s="64" t="s">
         <v>630</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>650</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>647</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>652</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>88</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>88</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>649</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>649</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>127</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>154</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>513</v>
       </c>
       <c r="Q9" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="R9" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="S9" s="2" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
+        <v>886</v>
+      </c>
+      <c r="T9" s="2" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>636</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>646</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>168</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>655</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>154</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>154</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>154</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>126</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>154</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>168</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>161</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>514</v>
       </c>
       <c r="Q10" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="R10" s="2" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="S10" s="2" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
+        <v>893</v>
+      </c>
+      <c r="T10" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>702</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>657</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>651</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>525</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>660</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>161</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>161</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>161</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>447</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="Q11" s="2" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="R11" s="2" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="S11" s="2" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
+        <v>880</v>
+      </c>
+      <c r="T11" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>653</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>707</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>667</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>161</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>423</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>661</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>662</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>450</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>127</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="Q12" s="2" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="R12" s="2" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="S12" s="2" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
+        <v>883</v>
+      </c>
+      <c r="T12" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>656</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>711</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>666</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>671</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>250</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>668</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>662</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>168</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>453</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>168</v>
       </c>
       <c r="P13" s="2" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="Q13" s="2" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>93</v>
       </c>
       <c r="S13" s="2" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
+        <v>884</v>
+      </c>
+      <c r="T13" s="2" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>663</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>664</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>670</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>807</v>
+        <v>948</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>168</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>168</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>672</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>673</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>674</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>447</v>
       </c>
-      <c r="O14" s="74"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="T14" s="58" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>681</v>
       </c>
       <c r="D15" s="65" t="s">
         <v>630</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>322</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>677</v>
+        <v>806</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>678</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>679</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>168</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>680</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>594</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="O15" s="74"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>675</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>636</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>683</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>685</v>
+        <v>307</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>126</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>686</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>687</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>688</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="O16" s="74"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>695</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>690</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>426</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>673</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>693</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>694</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>594</v>
       </c>
-      <c r="O17" s="74"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>699</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>634</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>680</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>126</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>444</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>688</v>
       </c>
-      <c r="O18" s="74"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>703</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>704</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>126</v>
+        <v>697</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>701</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>694</v>
       </c>
-      <c r="O19" s="74"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>698</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>516</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>657</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>700</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>126</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>701</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>706</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="O20" s="74"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>702</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>708</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>650</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>709</v>
+        <v>705</v>
+      </c>
+      <c r="H21" s="58" t="s">
+        <v>317</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>706</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>710</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="O21" s="74"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>707</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>712</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>695</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>126</v>
+        <v>709</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>713</v>
       </c>
       <c r="N22" s="58" t="s">
         <v>93</v>
       </c>
-      <c r="O22" s="75"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
         <v>711</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>657</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>708</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>701</v>
+        <v>126</v>
       </c>
       <c r="N23" s="58" t="s">
         <v>444</v>
       </c>
-      <c r="O23" s="75"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>714</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>712</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
         <v>716</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>720</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>715</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="G25" s="2" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>719</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>708</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>717</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>525</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>712</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>721</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>724</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>722</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>725</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>698</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>723</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>717</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>711</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>688</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>726</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>729</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>525</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>728</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>698</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>524</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>362</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>93</v>
@@ -9420,1376 +9511,1376 @@
         <v>732</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C39" s="58" t="s">
         <v>733</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D40" s="2" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D41" s="2" t="s">
         <v>524</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C2:C41">
-    <sortCondition ref="C2:C41"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G2:G42">
+    <sortCondition ref="G2:G42"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36CA2A24-2F23-4CE5-A18A-1106A0D9ABAF}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.33203125" customWidth="1"/>
     <col min="2" max="2" width="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.21875" customWidth="1"/>
     <col min="4" max="4" width="24.77734375" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="26.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>734</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>736</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>737</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>738</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>739</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>740</v>
+        <v>938</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="C3" s="61" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="F3" s="61" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>427</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="61" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="69" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>392</v>
       </c>
       <c r="E4" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="G4" s="2" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B5" s="61" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B6" s="69" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D6" s="61" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="G6" s="10" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>250</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="E7" s="61" t="s">
+        <v>742</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>753</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H7" s="2" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>755</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="D8" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="E8" s="69" t="s">
+        <v>750</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>756</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>76</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>758</v>
-      </c>
-[...13 lines deleted...]
-        <v>759</v>
       </c>
       <c r="G9" s="58" t="s">
         <v>93</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>250</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="D10" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>747</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>761</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>411</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B12" s="2" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B13" s="2" t="s">
         <v>435</v>
       </c>
       <c r="D13" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B14" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B15" s="2" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B16" s="2" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>411</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B17" s="2" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="E17" s="58" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B18" s="2" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="D18" s="58" t="s">
+        <v>771</v>
+      </c>
+      <c r="E18" s="58" t="s">
         <v>772</v>
       </c>
-      <c r="E18" s="58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="2" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B19" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D19" s="58" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.3">
       <c r="D20" s="2" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.3">
       <c r="D21" s="2" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H22" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H23" s="2" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H24" s="2" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H25" s="2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H26" s="58" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H27" s="58" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.3">
       <c r="H28" s="58" t="s">
         <v>343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{351CBAD6-DF87-4E25-AC57-C6E21FFE3C68}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:H108"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:B32"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.21875" customWidth="1"/>
     <col min="2" max="2" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" customWidth="1"/>
     <col min="4" max="4" width="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.88671875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>492</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>232</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>493</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>53</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="B2" s="70" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>494</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>495</v>
       </c>
       <c r="B3" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>572</v>
       </c>
       <c r="B4" s="70" t="s">
         <v>251</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>499</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>500</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>498</v>
       </c>
       <c r="B5" s="70" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>502</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>500</v>
       </c>
       <c r="B6" s="70" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>503</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>533</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="71" t="s">
         <v>93</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>504</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>508</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>652</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>511</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>512</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>496</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>509</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>513</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>307</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>574</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>514</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>515</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>576</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
         <v>577</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>578</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A39" s="2" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A40" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A41" s="2" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
     </row>
     <row r="42" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A43" s="2" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A44" s="2" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="45" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A45" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="46" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A46" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A47" s="2" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="48" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A48" s="2" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A49" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A52" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A53" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A54" s="2" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A55" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A56" s="2" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="57" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A58" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A59" s="2" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="60" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A60" s="2" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="61" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A61" s="2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="62" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A62" s="2" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="63" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A63" s="2" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="64" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A64" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A65" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A66" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A67" s="2" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A68" s="2" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A69" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="70" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A70" s="2" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="71" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A71" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="72" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A72" s="2" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="73" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A73" s="2" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="74" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A74" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="75" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A75" s="2" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="76" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A76" s="2" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="77" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A77" s="2" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="78" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A78" s="2" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="79" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A79" s="2" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
     </row>
     <row r="80" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A80" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="81" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A81" s="2" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="82" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A82" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="83" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A83" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="84" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A84" s="2" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="85" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A85" s="2" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="86" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A86" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="87" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A87" s="2" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="88" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A88" s="2" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="89" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A89" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A90" s="2" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="91" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A91" s="2" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="92" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A92" s="2" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="93" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A93" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="94" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A94" s="2" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="95" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A95" s="2" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A96" s="2" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A97" s="2" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A98" s="2" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A99" s="58" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A100" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A101" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="102" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A102" s="2" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A103" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A104" s="2" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A105" s="2" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="106" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A106" s="2" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="107" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A107" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="108" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A108" s="2" t="s">
         <v>454</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1" xr:uid="{351CBAD6-DF87-4E25-AC57-C6E21FFE3C68}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:A108">
     <sortCondition ref="A2:A108"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>